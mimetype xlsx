--- v0 (2026-02-19)
+++ v1 (2026-04-21)
@@ -468,51 +468,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="7" customWidth="1" min="2" max="2"/>
     <col width="6" customWidth="1" min="3" max="3"/>
     <col width="6" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Job Card System - Reports</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Period: Last 30 Days</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Exported on: 2026-02-19 22:01:16</t>
+          <t>Exported on: 2026-04-21 21:05:52</t>
         </is>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Key Metrics</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">